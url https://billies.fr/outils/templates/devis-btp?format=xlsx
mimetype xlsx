--- v0 (2026-07-05)
+++ v1 (2026-10-04)
@@ -124,66 +124,66 @@
   <si>
     <t>[Main-d'oeuvre — designation]</t>
   </si>
   <si>
     <t>h</t>
   </si>
   <si>
     <t>[Fourniture — Materiaux] — [Reference fabricant optionnel]</t>
   </si>
   <si>
     <t>ml</t>
   </si>
   <si>
     <t>Total HT</t>
   </si>
   <si>
     <t>TVA 10%</t>
   </si>
   <si>
     <t>Total TTC</t>
   </si>
   <si>
     <t>Acompte 30% a la signature</t>
   </si>
   <si>
-    <t>TVA 10% applicable aux travaux de renovation sur logement acheve depuis plus de 2 ans (art. 278-0 bis A du CGI). TVA 5,5% pour renovation energetique. TVA 20% pour construction neuve.</t>
+    <t>TVA 10% : travaux sur logement acheve depuis plus de 2 ans (art. 279-0 bis du CGI), conditions certifiees par le client. TVA 5,5% : renovation energetique (art. 278-0 bis A). TVA 20% : neuf, chaudiere gaz ou fioul.</t>
   </si>
   <si>
     <t>CONDITIONS DE PAIEMENT</t>
   </si>
   <si>
     <t>Reglement par virement bancaire.</t>
   </si>
   <si>
     <t>IBAN : FR76 [banque] [guichet] [compte] [cle] — BIC : [BIC]</t>
   </si>
   <si>
     <t>MENTIONS LEGALES</t>
   </si>
   <si>
-    <t>Ce document est un devis et ne vaut pas facture. Il est valable 3 mois a compter de sa date d'emission. La realisation des travaux est soumise a l'acceptation de ce devis par le client (signature + mention Bon pour accord). Assurance Decennale souscrite aupres de [Assureur], police N° [numero], couvrant la France metropolitaine. Assurance RC Pro souscrite aupres de [Assureur], police N° [numero]. En cas de retard de paiement, penalites au taux de 3 fois le taux d'interet legal (art. L.441-10 du Code de commerce) et indemnite forfaitaire de 40 EUR (art. D.441-5). Pas d'escompte pour reglement anticipe.</t>
+    <t>Ce document est un devis et ne vaut pas facture. Il est valable 3 mois a compter de sa date d'emission. La realisation des travaux est soumise a l'acceptation de ce devis par le client (signature + mention Bon pour accord). Assurance Decennale souscrite aupres de [Assureur], police N° [numero], couvrant la France metropolitaine, attestation jointe (art. L243-2 du Code des assurances). Assurance RC Pro souscrite aupres de [Assureur], police N° [numero]. En cas de retard de paiement, penalites au taux de 3 fois le taux d'interet legal (art. L.441-10 du Code de commerce) et indemnite forfaitaire de 40 EUR entre professionnels (art. D.441-5). Pas d'escompte pour reglement anticipe.</t>
   </si>
   <si>
     <t>IBAN : FR76 [banque] [guichet] [compte] [cle] • BIC : [BIC]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF18181B"/>
       <sz val="9"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>