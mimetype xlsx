--- v0 (2026-07-05)
+++ v1 (2026-10-04)
@@ -121,51 +121,51 @@
   <si>
     <t>Total HT acompte</t>
   </si>
   <si>
     <t>TVA 20%</t>
   </si>
   <si>
     <t>Acompte TTC a regler</t>
   </si>
   <si>
     <t>Cet acompte sera deduit de la facture finale de solde.</t>
   </si>
   <si>
     <t>CONDITIONS DE PAIEMENT</t>
   </si>
   <si>
     <t>Reglement par virement bancaire a 7 jours date de facture.</t>
   </si>
   <si>
     <t>IBAN : FR76 [banque] [guichet] [compte] [cle] — BIC : [BIC]</t>
   </si>
   <si>
     <t>MENTIONS LEGALES</t>
   </si>
   <si>
-    <t>Facture d'acompte emise conformement a l'article 289 c du Code general des impots. Elle ne constitue pas la facture definitive — une facture de solde sera emise a l'issue de la prestation. En cas de retard de paiement, application de penalites au taux de 3 fois le taux d'interet legal (art. L.441-10 du Code de commerce) et indemnite forfaitaire pour frais de recouvrement de 40 EUR (art. D.441-5 du Code de commerce). Pas d'escompte pour reglement anticipe.</t>
+    <t>Facture d'acompte emise conformement a l'article 289, I-1-c du Code general des impots. Elle ne constitue pas la facture definitive — une facture de solde sera emise a l'issue de la prestation. En cas de retard de paiement, application de penalites au taux de 3 fois le taux d'interet legal (art. L.441-10 du Code de commerce) et indemnite forfaitaire pour frais de recouvrement de 40 EUR (clients professionnels) (art. D.441-5 du Code de commerce). Pas d'escompte pour reglement anticipe.</t>
   </si>
   <si>
     <t>IBAN : FR76 [banque] [guichet] [compte] [cle] • BIC : [BIC]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF18181B"/>
       <sz val="9"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -1083,34 +1083,34 @@
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Facture acompte</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Billies</dc:creator>
   <dc:title>Modele — Facture d'acompte</dc:title>
-  <dc:subject>Modele de facture d'acompte (CGI art. 289 c)</dc:subject>
+  <dc:subject>Modele de facture d'acompte (art. 289, I-1-c du CGI)</dc:subject>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>