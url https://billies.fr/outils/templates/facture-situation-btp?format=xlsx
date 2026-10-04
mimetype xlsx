--- v0 (2026-07-05)
+++ v1 (2026-10-04)
@@ -214,51 +214,51 @@
   <si>
     <t>-500,00 EUR</t>
   </si>
   <si>
     <t>Net a payer</t>
   </si>
   <si>
     <t>2 112,50 EUR</t>
   </si>
   <si>
     <t>Retenue de garantie 5% : loi N° 71-584 du 16 juillet 1971. Liberee un an apres reception sans reserves ou remplacee par caution bancaire.</t>
   </si>
   <si>
     <t>CONDITIONS DE PAIEMENT</t>
   </si>
   <si>
     <t>Reglement par virement bancaire a 30 jours date de facture.</t>
   </si>
   <si>
     <t>IBAN : FR76 [banque] [guichet] [compte] [cle] — BIC : [BIC]</t>
   </si>
   <si>
     <t>MENTIONS LEGALES</t>
   </si>
   <si>
-    <t>Retenue de garantie : 5% du montant TTC de chaque situation retenus conformement a la loi N° 71-584 du 16 juillet 1971. La retenue sera liberee dans le delai d'un an apres reception des travaux (sans reserves) ou remplacee par une caution bancaire a premiere demande. Assurance Decennale souscrite aupres de [Assureur], police N° [numero], couvrant la France metropolitaine. Assurance RC Pro souscrite aupres de [Assureur], police N° [numero]. En cas de retard de paiement, penalites au taux de 3 fois le taux d'interet legal (art. L.441-10 du Code de commerce) et indemnite forfaitaire de 40 EUR (art. D.441-5). Pas d'escompte pour reglement anticipe.</t>
+    <t>Retenue de garantie : 5% du montant TTC de chaque situation retenus conformement a la loi N° 71-584 du 16 juillet 1971. La retenue sera liberee dans le delai d'un an apres reception des travaux (sans reserves) ou remplacee par une caution bancaire a premiere demande. Assurance Decennale souscrite aupres de [Assureur], police N° [numero], couvrant la France metropolitaine, attestation jointe (art. L243-2 du Code des assurances). Assurance RC Pro souscrite aupres de [Assureur], police N° [numero]. En cas de retard de paiement, penalites au taux de 3 fois le taux d'interet legal (art. L.441-10 du Code de commerce) et indemnite forfaitaire de 40 EUR entre professionnels (art. D.441-5). Pas d'escompte pour reglement anticipe.</t>
   </si>
   <si>
     <t>IBAN : FR76 [banque] [guichet] [compte] [cle] • BIC : [BIC]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF18181B"/>
       <sz val="9"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>